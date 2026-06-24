--- v1 (2026-02-04)
+++ v2 (2026-06-24)
@@ -692,51 +692,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kamer.nl/Huizenvinder.nl/Rent.nl zijn landelijke woonplatformen voor kamers, studio’s ,&lt;br /&gt;
 appartementen en huurwoningen. Het bedrijf helpt jaarlijks duizenden huurders en&lt;br /&gt;
 verhuurders elkaar te vinden en zet zich actief in voor transparantie, veiligheid en gelijkheid&lt;br /&gt;
 op de huurmark</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Newsroom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer foto's en video's in onze Newsroom.</w:t>
+        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer media in onze Newsroom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk het volledige persbericht</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk alle voorgaande persberichten</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>