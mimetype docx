--- v1 (2026-02-04)
+++ v2 (2026-06-24)
@@ -339,51 +339,51 @@
         <w:t xml:space="preserve">Over: Rent.nl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rent.nl is hét platform dat huuraanbod in Nederland transparant maakt. Door technologische innovaties verzamelt en presenteert Rent.nl een helder overzicht van de huurmarkt, en dient als betrouwbare bron voor de actuele stand van zaken in de woninghuursector.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Newsroom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer foto's en video's in onze Newsroom.</w:t>
+        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer media in onze Newsroom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk het volledige persbericht</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk alle voorgaande persberichten</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>